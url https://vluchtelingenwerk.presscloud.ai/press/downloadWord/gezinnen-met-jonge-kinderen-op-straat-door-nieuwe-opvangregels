--- v0 (2025-12-05)
+++ v1 (2026-07-18)
@@ -194,106 +194,74 @@
         <w:t xml:space="preserve">Over: Vluchtelingenwerk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vluchtelingenwerk Vlaanderen is een non-profitorganisatie die zich inzet voor vluchtelingen en asielzoekers. De organisatie biedt juridische begeleiding en verstrekt informatie over de rechten van vluchtelingen. Daarnaast ijvert Vluchtelingenwerk voor menswaardige opvang en ondersteunt het vluchtelingen bij het vinden van hun plek in de samenleving.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>